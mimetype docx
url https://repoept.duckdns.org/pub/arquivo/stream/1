--- v0 (2026-03-24)
+++ v1 (2026-07-22)
@@ -1,111 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="654CCDE9" w14:textId="77777777" w:rsidR="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
-[...57 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4E843FBB" w14:textId="77777777" w:rsidR="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF0B51C" w14:textId="3C6D8548" w:rsidR="007B588C" w:rsidRPr="00203280" w:rsidRDefault="007B588C" w:rsidP="007B588C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00203280">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -210,177 +153,216 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57C6B9A4" w14:textId="77777777" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pontuação</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B588C" w:rsidRPr="007B588C" w14:paraId="6EA64EEF" w14:textId="77777777" w:rsidTr="00240779">
+      <w:tr w:rsidR="007B588C" w:rsidRPr="007B588C" w14:paraId="6EA64EEF" w14:textId="77777777" w:rsidTr="00FF56EA">
         <w:trPr>
-          <w:trHeight w:val="1530"/>
+          <w:trHeight w:val="1564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F76E96C" w14:textId="7AD4EEBB" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
+          <w:p w14:paraId="2F76E96C" w14:textId="1A9DC6B1" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1. Organização e Estrutura (2,</w:t>
             </w:r>
-            <w:r w:rsidR="0052369B">
+            <w:r w:rsidR="00D84E06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>pts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7208" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FE5A47B" w14:textId="72F4D612" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
+          <w:p w14:paraId="66A06591" w14:textId="77777777" w:rsidR="003E7844" w:rsidRDefault="003E7844" w:rsidP="00FF56EA">
+            <w:pPr>
+              <w:spacing w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E7844">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capa e elementos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E7844">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pré</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003E7844">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-textuais (folha de rosto, sumário) presentes e adequados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE5A47B" w14:textId="5B2EB185" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="00F820F3">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">strutura recomendada (tema, data, objetivo, materiais, </w:t>
             </w:r>
             <w:r w:rsidR="00203280" w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>procedimentos etc.</w:t>
             </w:r>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
+            <w:r w:rsidR="003E7844">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="007B588C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>notações organizadas.</w:t>
-[...6 lines deleted...]
-              <w:t>- Registros completos, sem páginas em branco ou rasuras excessivas.</w:t>
+              <w:t>notações organizadas</w:t>
+            </w:r>
+            <w:r w:rsidR="003E7844">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B588C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>egistros completos, sem páginas em branco ou rasuras excessivas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27E3F121" w14:textId="2086A210" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B588C" w:rsidRPr="007B588C" w14:paraId="3A00C6B9" w14:textId="77777777" w:rsidTr="00240779">
         <w:trPr>
           <w:trHeight w:val="1316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
@@ -860,535 +842,788 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48DA9107" w14:textId="79D36B03" w:rsidR="007B588C" w:rsidRPr="007B588C" w:rsidRDefault="007B588C" w:rsidP="007B588C">
             <w:pPr>
               <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00203280" w:rsidRPr="007B588C" w14:paraId="4EF33063" w14:textId="77777777" w:rsidTr="00203280">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9471" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED2B70F" w14:textId="77777777" w:rsidR="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
+          <w:p w14:paraId="4ED2B70F" w14:textId="6ED856B7" w:rsidR="00240779" w:rsidRDefault="00092B02" w:rsidP="00092B02">
             <w:pPr>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3877"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Avaliador(a):</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DFCBB2" w14:textId="74CA4493" w:rsidR="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">              </w:t>
+              <w:t xml:space="preserve">Avaliador(a):________________________________________________                 </w:t>
             </w:r>
             <w:r w:rsidR="00203280" w:rsidRPr="00203280">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nota final:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39302598" w14:textId="0D0EAFE9" w:rsidR="00240779" w:rsidRPr="00203280" w:rsidRDefault="00240779" w:rsidP="00240779">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="071F1848" w14:textId="77777777" w:rsidR="00203280" w:rsidRPr="007B588C" w:rsidRDefault="00203280" w:rsidP="007B588C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37E88CBF" w14:textId="77777777" w:rsidR="007B588C" w:rsidRPr="00240779" w:rsidRDefault="007B588C" w:rsidP="00240779">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C47BE1" w14:textId="500AEDAE" w:rsidR="00203280" w:rsidRDefault="00203280" w:rsidP="00203280">
-[...89 lines deleted...]
-    <w:p w14:paraId="7DF32596" w14:textId="77777777" w:rsidR="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
+    <w:p w14:paraId="7DF32596" w14:textId="5041ACC3" w:rsidR="00240779" w:rsidRDefault="00092B02" w:rsidP="00240779">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00092B02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Estudante:</w:t>
+        <w:t xml:space="preserve">Certifica-se que o </w:t>
       </w:r>
-      <w:r w:rsidR="00560379">
+      <w:r w:rsidRPr="002733C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Diário de Bordo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092B02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> referente aos registros das aulas práticas e à participação em atividades de formação técnica e profissional, realizadas no ano letivo de _____, no âmbito do </w:t>
       </w:r>
-      <w:r w:rsidR="000B3499" w:rsidRPr="000B3499">
+      <w:r w:rsidRPr="002733C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Curso Técnico em Análises Clínicas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092B02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>______________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">, foi devidamente avaliado como item do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002733C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Trabalho de Conclusão de Curso (TCC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539DD0F5" w14:textId="5D2F792F" w:rsidR="000B3499" w:rsidRDefault="000B3499" w:rsidP="00240779">
+    <w:p w14:paraId="7E3B0114" w14:textId="02CB085E" w:rsidR="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B3499">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>CPF:___________________________________________________________________________________</w:t>
+        <w:t>Estudante:______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B781E35" w14:textId="4B2CFCC3" w:rsidR="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Professor(a) Orientador(a):_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535CE4BF" w14:textId="77777777" w:rsidR="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
+    <w:p w14:paraId="02A2CC62" w14:textId="77777777" w:rsidR="008442C4" w:rsidRDefault="008442C4" w:rsidP="00240779">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B822B0E" w14:textId="40468BDD" w:rsidR="007B588C" w:rsidRPr="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
+    <w:p w14:paraId="3B822B0E" w14:textId="24238B46" w:rsidR="007B588C" w:rsidRPr="00240779" w:rsidRDefault="00240779" w:rsidP="00240779">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Alagoinhas – BA, _______ de _________________________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007B588C" w:rsidRPr="00240779" w:rsidSect="007B588C">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7766F76B" w14:textId="77777777" w:rsidR="005F1A28" w:rsidRDefault="005F1A28" w:rsidP="00203280">
+    <w:p w14:paraId="76FAE942" w14:textId="77777777" w:rsidR="001748F9" w:rsidRDefault="001748F9" w:rsidP="00203280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D78E8DD" w14:textId="77777777" w:rsidR="005F1A28" w:rsidRDefault="005F1A28" w:rsidP="00203280">
+    <w:p w14:paraId="598FEC74" w14:textId="77777777" w:rsidR="001748F9" w:rsidRDefault="001748F9" w:rsidP="00203280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="641295BB" w14:textId="77777777" w:rsidR="008442C4" w:rsidRDefault="008442C4" w:rsidP="008442C4">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFEFC"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFEFC"/>
+      </w:rPr>
+      <w:t>CENTRO TERRITORIAL DE EDUCAÇÃO PROFISSIONAL DO LITORAL NORTE E AGRESTE BAIANO - COD. 1107927</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3807086B" w14:textId="77777777" w:rsidR="008442C4" w:rsidRDefault="008442C4" w:rsidP="008442C4">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFEFC"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFEFC"/>
+      </w:rPr>
+      <w:t>Rua Maria Feijó, nº. 13 -  CEP: 48.005-210,  Alagoinhas – Ba. Fone: (75) 3422-5642</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="00DAB06A" w14:textId="77777777" w:rsidR="008442C4" w:rsidRDefault="008442C4" w:rsidP="008442C4">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFEFC"/>
+      </w:rPr>
+    </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFEFC"/>
+        </w:rPr>
+        <w:t>escola.1107927@enova.educacao.ba.gov.br</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="7038EE8E" w14:textId="26D36D1E" w:rsidR="008442C4" w:rsidRDefault="008442C4">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15D7E8E5" w14:textId="77777777" w:rsidR="005F1A28" w:rsidRDefault="005F1A28" w:rsidP="00203280">
+    <w:p w14:paraId="3F9398CB" w14:textId="77777777" w:rsidR="001748F9" w:rsidRDefault="001748F9" w:rsidP="00203280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BC260BC" w14:textId="77777777" w:rsidR="005F1A28" w:rsidRDefault="005F1A28" w:rsidP="00203280">
+    <w:p w14:paraId="30BDAEF5" w14:textId="77777777" w:rsidR="001748F9" w:rsidRDefault="001748F9" w:rsidP="00203280">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5596DE2B" w14:textId="205667F9" w:rsidR="00203280" w:rsidRDefault="00203280">
+  <w:p w14:paraId="70A519E0" w14:textId="2DFEFC39" w:rsidR="007156B3" w:rsidRPr="007156B3" w:rsidRDefault="007156B3" w:rsidP="007156B3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007156B3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DDF906D" wp14:editId="5F5EF8A3">
-[...2 lines deleted...]
-          <wp:docPr id="753509739" name="Imagem 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02548425" wp14:editId="7C283826">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-16510</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="775970" cy="969645"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="9545" y="1273"/>
+              <wp:lineTo x="6894" y="2971"/>
+              <wp:lineTo x="3182" y="7214"/>
+              <wp:lineTo x="3182" y="8912"/>
+              <wp:lineTo x="1061" y="12306"/>
+              <wp:lineTo x="1591" y="17823"/>
+              <wp:lineTo x="4242" y="19096"/>
+              <wp:lineTo x="8484" y="19945"/>
+              <wp:lineTo x="14318" y="19945"/>
+              <wp:lineTo x="17499" y="19096"/>
+              <wp:lineTo x="20681" y="17399"/>
+              <wp:lineTo x="20681" y="6365"/>
+              <wp:lineTo x="16439" y="2971"/>
+              <wp:lineTo x="12196" y="1273"/>
+              <wp:lineTo x="9545" y="1273"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="161557127" name="Imagem 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="753509739" name=""/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Imagem 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6645910" cy="591820"/>
+                    <a:ext cx="775970" cy="969645"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="08DE8C22" w14:textId="3D49E4DD" w:rsidR="007156B3" w:rsidRPr="007156B3" w:rsidRDefault="007156B3" w:rsidP="007156B3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r w:rsidRPr="007156B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F5E396F" wp14:editId="2A4BE982">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3794760</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>9525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="906780" cy="636270"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1172156988" name="Imagem 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Imagem 21"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="906780" cy="636270"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="007156B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CCE47CB" wp14:editId="05819E95">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4782185</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>142240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1655445" cy="541020"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1939462644" name="Imagem 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Imagem 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1655445" cy="541020"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5CB29B3D" w14:textId="77777777" w:rsidR="007156B3" w:rsidRPr="00C44DD2" w:rsidRDefault="007156B3" w:rsidP="007156B3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C44DD2">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>GOVERNO DO ESTADO DA BAHIA</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4AFA576A" w14:textId="77777777" w:rsidR="007156B3" w:rsidRPr="00C44DD2" w:rsidRDefault="007156B3" w:rsidP="007156B3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C44DD2">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>SECRETARIA DA EDUCAÇÃO – SEC</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5596DE2B" w14:textId="6D85371A" w:rsidR="00203280" w:rsidRPr="00C44DD2" w:rsidRDefault="007156B3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C44DD2">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>NÚCLEO TERRITORIAL DE EDUCAÇÃO - NTE 18</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B588C"/>
-    <w:rsid w:val="00083FA0"/>
-    <w:rsid w:val="000B3499"/>
+    <w:rsid w:val="00036731"/>
+    <w:rsid w:val="00092B02"/>
+    <w:rsid w:val="001748F9"/>
     <w:rsid w:val="00203280"/>
     <w:rsid w:val="00240779"/>
-    <w:rsid w:val="00363B03"/>
+    <w:rsid w:val="002733C8"/>
+    <w:rsid w:val="003E7844"/>
     <w:rsid w:val="004112E9"/>
-    <w:rsid w:val="00450ECE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="006B6707"/>
+    <w:rsid w:val="00617591"/>
+    <w:rsid w:val="007156B3"/>
     <w:rsid w:val="007B588C"/>
-    <w:rsid w:val="00921A65"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F1505D"/>
+    <w:rsid w:val="008442C4"/>
+    <w:rsid w:val="00927B51"/>
+    <w:rsid w:val="00C230D5"/>
+    <w:rsid w:val="00C44DD2"/>
+    <w:rsid w:val="00D84E06"/>
+    <w:rsid w:val="00E41FF7"/>
+    <w:rsid w:val="00F44369"/>
     <w:rsid w:val="00F60163"/>
+    <w:rsid w:val="00F820F3"/>
+    <w:rsid w:val="00FF56EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7367E41B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{43D80D88-FDF4-49A4-9071-8E6173C4ED07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -1407,51 +1642,51 @@
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2317,67 +2552,88 @@
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00203280"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00203280"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00203280"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
+    <w:rsid w:val="00203280"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00203280"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008442C4"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008442C4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="473759905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1788960185">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
@@ -2456,55 +2712,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1570656124">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
             <w:left w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
             <w:bottom w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
             <w:right w:val="single" w:sz="2" w:space="0" w:color="E3E3E3"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escola.1107927@enova.educacao.ba.gov.br" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2783,70 +3043,70 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>228</Words>
-  <Characters>1707</Characters>
+  <Words>248</Words>
+  <Characters>1678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1911</CharactersWithSpaces>
+  <CharactersWithSpaces>1925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucas Silva Batista</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>